--- v0 (2025-10-24)
+++ v1 (2026-06-30)
@@ -1,2505 +1,3919 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="00D16952" w:rsidRPr="00460561" w:rsidRDefault="00D16952" w:rsidP="00450F0F">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="003F3479" w:rsidRDefault="003F3479" w:rsidP="00A900E8">
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidR="00514FB2" w:rsidRDefault="00514FB2" w:rsidP="00A900E8"/>
+    <w:p w:rsidR="00514FB2" w:rsidRDefault="00514FB2" w:rsidP="00A900E8"/>
+    <w:p w:rsidR="005369FB" w:rsidRPr="00460561" w:rsidRDefault="005369FB" w:rsidP="005369FB">
+      <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00450F0F" w:rsidRPr="00460561" w:rsidRDefault="00450F0F" w:rsidP="00450F0F">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="005369FB" w:rsidRPr="00460561" w:rsidRDefault="005369FB" w:rsidP="005369FB">
+      <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00460561">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Ви</w:t>
       </w:r>
       <w:r w:rsidRPr="00460561">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">х. №...............  </w:t>
       </w:r>
       <w:r w:rsidRPr="00460561">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00460561">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00460561">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00460561">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00460561">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00460561">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00460561">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="002C6B6F" w:rsidRPr="00460561">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00460561">
+        <w:rPr>
+          <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00460561">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Дата </w:t>
       </w:r>
-      <w:r w:rsidR="002C6B6F" w:rsidRPr="00460561">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00460561">
+        <w:rPr>
+          <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
       <w:r w:rsidRPr="00460561">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00460561">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-        <w:t>4</w:t>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>04</w:t>
       </w:r>
       <w:r w:rsidRPr="00460561">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.201</w:t>
       </w:r>
       <w:r w:rsidRPr="00460561">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>7р</w:t>
       </w:r>
       <w:r w:rsidRPr="00460561">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00450F0F" w:rsidRPr="00460561" w:rsidRDefault="00450F0F" w:rsidP="00450F0F">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="005369FB" w:rsidRPr="00460561" w:rsidRDefault="005369FB" w:rsidP="005369FB">
+      <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002C6B6F" w:rsidRPr="00460561" w:rsidRDefault="002C6B6F" w:rsidP="002C6B6F">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="005369FB" w:rsidRPr="00460561" w:rsidRDefault="005369FB" w:rsidP="005369FB">
+      <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00460561">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Користувачам приміщень </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB7A35" w:rsidRPr="00460561" w:rsidRDefault="002C6B6F" w:rsidP="00450F0F">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="005369FB" w:rsidRPr="00460561" w:rsidRDefault="005369FB" w:rsidP="005369FB">
+      <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00460561">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ТЦ «Галерея АФІНА</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00450F0F" w:rsidRPr="00460561" w:rsidRDefault="00450F0F" w:rsidP="00450F0F">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="005369FB" w:rsidRPr="00460561" w:rsidRDefault="005369FB" w:rsidP="005369FB">
+      <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00450F0F" w:rsidRPr="00460561" w:rsidRDefault="00450F0F" w:rsidP="00450F0F">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="005369FB" w:rsidRPr="00460561" w:rsidRDefault="005369FB" w:rsidP="005369FB">
+      <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00460561">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Директора</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00450F0F" w:rsidRPr="00460561" w:rsidRDefault="00450F0F" w:rsidP="00450F0F">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="005369FB" w:rsidRPr="00460561" w:rsidRDefault="005369FB" w:rsidP="005369FB">
+      <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00460561">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> ТОВ «Об’єкт Сервіс»</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00450F0F" w:rsidRPr="00460561" w:rsidRDefault="00450F0F" w:rsidP="00450F0F">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="005369FB" w:rsidRPr="00460561" w:rsidRDefault="005369FB" w:rsidP="005369FB">
+      <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00460561">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Слободіна</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00460561">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> І. П.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00450F0F" w:rsidRDefault="00450F0F" w:rsidP="00450F0F">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="005369FB" w:rsidRDefault="005369FB" w:rsidP="005369FB">
+      <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F653F8" w:rsidRPr="00F653F8" w:rsidRDefault="00460561" w:rsidP="00460561">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="005369FB" w:rsidRPr="00F653F8" w:rsidRDefault="005369FB" w:rsidP="005369FB">
+      <w:pPr>
         <w:contextualSpacing/>
-        <w:jc w:val="center"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F653F8">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Доповнення Додатку №5 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005369FB" w:rsidRPr="00F653F8" w:rsidRDefault="005369FB" w:rsidP="005369FB">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F653F8">
+        <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...17 lines deleted...]
-      </w:pPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F653F8">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ПРАВИЛА І ПОЛОЖЕННЯ ТОРГІВЕЛЬНОГО ЦЕНТРУ «ГАЛЕРЕЯ АФІНА</w:t>
       </w:r>
       <w:r w:rsidRPr="00F653F8">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F653F8" w:rsidRPr="00F653F8" w:rsidRDefault="00F653F8" w:rsidP="00460561">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="005369FB" w:rsidRPr="00F653F8" w:rsidRDefault="005369FB" w:rsidP="005369FB">
+      <w:pPr>
         <w:contextualSpacing/>
-        <w:jc w:val="center"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F653F8">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">до Договору </w:t>
       </w:r>
       <w:r w:rsidRPr="00F653F8">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>про надання послуг з комплексного обслуговування будівлі ТЦ «Галерея АФІНА» від 31.12.2016 року</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F653F8" w:rsidRDefault="00F653F8" w:rsidP="00460561">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="005369FB" w:rsidRDefault="005369FB" w:rsidP="005369FB">
+      <w:pPr>
         <w:contextualSpacing/>
-        <w:jc w:val="center"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002C4EC7" w:rsidRPr="00460561" w:rsidRDefault="002C4EC7" w:rsidP="002C6B6F">
+    <w:p w:rsidR="005369FB" w:rsidRPr="00460561" w:rsidRDefault="005369FB" w:rsidP="005369FB">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="916"/>
           <w:tab w:val="clear" w:pos="1832"/>
           <w:tab w:val="clear" w:pos="2748"/>
           <w:tab w:val="clear" w:pos="3664"/>
           <w:tab w:val="clear" w:pos="4580"/>
           <w:tab w:val="clear" w:pos="5496"/>
           <w:tab w:val="clear" w:pos="6412"/>
           <w:tab w:val="clear" w:pos="7328"/>
           <w:tab w:val="clear" w:pos="8244"/>
           <w:tab w:val="clear" w:pos="9160"/>
           <w:tab w:val="clear" w:pos="10076"/>
           <w:tab w:val="clear" w:pos="10992"/>
           <w:tab w:val="clear" w:pos="11908"/>
           <w:tab w:val="clear" w:pos="12824"/>
           <w:tab w:val="clear" w:pos="13740"/>
           <w:tab w:val="clear" w:pos="14656"/>
         </w:tabs>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00460561">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>З метою забезпечення вільного</w:t>
-[...71 lines deleted...]
-        <w:t xml:space="preserve">ідповідно до пункту 1, Розділу 9, Додатку №5 до Договору </w:t>
+        <w:t xml:space="preserve">З метою забезпечення вільного, комфортного та безпечного пересування площами загального користування, відповідно до пункту 1, Розділу 9, Додатку №5 до Договору </w:t>
       </w:r>
       <w:r w:rsidRPr="00460561">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">про надання послуг з комплексного обслуговування будівлі </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002C6B6F" w:rsidRPr="00460561">
+        <w:t xml:space="preserve">про надання послуг з комплексного обслуговування будівлі ТЦ «Галерея АФІНА» від 31.12.2016 року, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00460561">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ТОВ «Об’єкт Сервіс»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00460561">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>ТЦ</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00460561">
+        <w:t xml:space="preserve"> вирішил</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> «Галерея АФІНА» від 31.12.2016 року</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00422231" w:rsidRPr="00460561">
+        <w:t>о</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00460561">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...47 lines deleted...]
-        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002C6B6F" w:rsidRPr="00460561" w:rsidRDefault="002C6B6F" w:rsidP="002C6B6F">
+    <w:p w:rsidR="005369FB" w:rsidRPr="00460561" w:rsidRDefault="005369FB" w:rsidP="005369FB">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="916"/>
           <w:tab w:val="clear" w:pos="1832"/>
           <w:tab w:val="clear" w:pos="2748"/>
           <w:tab w:val="clear" w:pos="3664"/>
           <w:tab w:val="clear" w:pos="4580"/>
           <w:tab w:val="clear" w:pos="5496"/>
           <w:tab w:val="clear" w:pos="6412"/>
           <w:tab w:val="clear" w:pos="7328"/>
           <w:tab w:val="clear" w:pos="8244"/>
           <w:tab w:val="clear" w:pos="9160"/>
           <w:tab w:val="clear" w:pos="10076"/>
           <w:tab w:val="clear" w:pos="10992"/>
           <w:tab w:val="clear" w:pos="11908"/>
           <w:tab w:val="clear" w:pos="12824"/>
           <w:tab w:val="clear" w:pos="13740"/>
           <w:tab w:val="clear" w:pos="14656"/>
         </w:tabs>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00422231" w:rsidRPr="00460561" w:rsidRDefault="00004BD4" w:rsidP="002C6B6F">
+    <w:p w:rsidR="005369FB" w:rsidRPr="00460561" w:rsidRDefault="005369FB" w:rsidP="005369FB">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="916"/>
           <w:tab w:val="clear" w:pos="1832"/>
           <w:tab w:val="clear" w:pos="2748"/>
           <w:tab w:val="clear" w:pos="3664"/>
           <w:tab w:val="clear" w:pos="4580"/>
           <w:tab w:val="clear" w:pos="5496"/>
           <w:tab w:val="clear" w:pos="6412"/>
           <w:tab w:val="clear" w:pos="7328"/>
           <w:tab w:val="clear" w:pos="8244"/>
           <w:tab w:val="clear" w:pos="9160"/>
           <w:tab w:val="clear" w:pos="10076"/>
           <w:tab w:val="clear" w:pos="10992"/>
           <w:tab w:val="clear" w:pos="11908"/>
           <w:tab w:val="clear" w:pos="12824"/>
           <w:tab w:val="clear" w:pos="13740"/>
           <w:tab w:val="clear" w:pos="14656"/>
         </w:tabs>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00460561">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Розділ 3 </w:t>
       </w:r>
-      <w:r w:rsidR="00AD448C" w:rsidRPr="00460561">
+      <w:r w:rsidRPr="00460561">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>Додатку №5</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidR="00267AE9" w:rsidRPr="00460561">
+        <w:t>Додатку №5 «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00460561">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ПРАВИЛА І ПОЛОЖЕННЯ ТОРГІВЕЛЬНОГО ЦЕНТРУ «ГАЛЕРЕЯ АФІНА»</w:t>
       </w:r>
-      <w:r w:rsidR="00267AE9" w:rsidRPr="00460561">
+      <w:r w:rsidRPr="00460561">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>»</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">» </w:t>
       </w:r>
       <w:r w:rsidRPr="00460561">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>доповнити пунктом 8 такого змісту:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002C4EC7" w:rsidRPr="00460561" w:rsidRDefault="002C4EC7" w:rsidP="002C6B6F">
+    <w:p w:rsidR="005369FB" w:rsidRPr="00460561" w:rsidRDefault="005369FB" w:rsidP="005369FB">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="916"/>
           <w:tab w:val="clear" w:pos="1832"/>
           <w:tab w:val="clear" w:pos="2748"/>
           <w:tab w:val="clear" w:pos="3664"/>
           <w:tab w:val="clear" w:pos="4580"/>
           <w:tab w:val="clear" w:pos="5496"/>
           <w:tab w:val="clear" w:pos="6412"/>
           <w:tab w:val="clear" w:pos="7328"/>
           <w:tab w:val="clear" w:pos="8244"/>
           <w:tab w:val="clear" w:pos="9160"/>
           <w:tab w:val="clear" w:pos="10076"/>
           <w:tab w:val="clear" w:pos="10992"/>
           <w:tab w:val="clear" w:pos="11908"/>
           <w:tab w:val="clear" w:pos="12824"/>
           <w:tab w:val="clear" w:pos="13740"/>
           <w:tab w:val="clear" w:pos="14656"/>
         </w:tabs>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A32A06" w:rsidRPr="00E31A49" w:rsidRDefault="00004BD4" w:rsidP="00E31A49">
+    <w:p w:rsidR="005369FB" w:rsidRPr="00E31A49" w:rsidRDefault="005369FB" w:rsidP="005369FB">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E31A49">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>3.8. К</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">3.8. Категорично забороняється тримати двері приміщення відкритими назовні - в коридори ТЦ, з причин технічної та пожежної безпеки. Таким чином, двері приміщення можуть знаходитись у положенні закриті, або відкриті всередину. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E31A49">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>атегорично забороняється тримати двері приміщення відкрит</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Фотофіксації</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E31A49">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>ими</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve"> даного порушення, дозволяє </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B5B03">
+        <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ТОВ «Об’єкт Сервіс»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...20 lines deleted...]
-          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00697D51" w:rsidRPr="00E31A49">
-[...133 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00E31A49">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">скористатися </w:t>
       </w:r>
-      <w:r w:rsidR="00E31A49">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidR="00267AE9" w:rsidRPr="00E31A49">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00E31A49">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>п. 7.1</w:t>
       </w:r>
-      <w:r w:rsidR="00A32A06" w:rsidRPr="00E31A49">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00E31A49">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002773CF" w:rsidRPr="00E31A49">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00E31A49">
+        <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Додатку №5 «</w:t>
       </w:r>
-      <w:r w:rsidR="002773CF" w:rsidRPr="00E31A49">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00E31A49">
+        <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ПРАВИЛА І ПОЛОЖЕННЯ ТОРГІВЕЛЬНОГО ЦЕНТРУ «ГАЛЕРЕЯ АФІНА</w:t>
       </w:r>
-      <w:r w:rsidR="002773CF" w:rsidRPr="00E31A49">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00E31A49">
+        <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
-      <w:r w:rsidR="00E31A49">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002773CF" w:rsidRPr="00460561" w:rsidRDefault="002773CF" w:rsidP="002C6B6F">
+    <w:p w:rsidR="005369FB" w:rsidRPr="00460561" w:rsidRDefault="005369FB" w:rsidP="005369FB">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A32A06" w:rsidRPr="00460561" w:rsidRDefault="002773CF" w:rsidP="002C6B6F">
+    <w:p w:rsidR="005369FB" w:rsidRPr="00460561" w:rsidRDefault="005369FB" w:rsidP="005369FB">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00460561">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Д</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">аний лист є доповненням і невід'ємною частиною </w:t>
+        <w:t xml:space="preserve">Даний лист є доповненням і невід'ємною частиною </w:t>
       </w:r>
       <w:r w:rsidRPr="00460561">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Додатку №5 «</w:t>
       </w:r>
       <w:r w:rsidRPr="00460561">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ПРАВИЛА І ПОЛОЖЕННЯ ТОРГІВЕЛЬНОГО ЦЕНТРУ «ГАЛЕРЕЯ АФІНА»</w:t>
       </w:r>
       <w:r w:rsidRPr="00460561">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">» до Договору </w:t>
       </w:r>
       <w:r w:rsidRPr="00460561">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>про надання послуг з комплексного обслуговування будівлі Торгівельного центру «Галерея АФІНА» від 31.12.2016 року.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D16952" w:rsidRPr="00460561" w:rsidRDefault="00D16952" w:rsidP="00450F0F">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="005369FB" w:rsidRPr="00460561" w:rsidRDefault="005369FB" w:rsidP="005369FB">
+      <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00450F0F" w:rsidRPr="00460561" w:rsidRDefault="00450F0F" w:rsidP="00450F0F">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="005369FB" w:rsidRPr="00460561" w:rsidRDefault="005369FB" w:rsidP="005369FB">
+      <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00450F0F" w:rsidRPr="00460561" w:rsidRDefault="00450F0F" w:rsidP="00450F0F">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="005369FB" w:rsidRPr="00460561" w:rsidRDefault="005369FB" w:rsidP="005369FB">
+      <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00460561">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Директор </w:t>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Директор ТОВ «Об’єкт Сервіс»</w:t>
       </w:r>
       <w:r w:rsidRPr="00460561">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">ТОВ </w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00460561">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-        <w:t>«Об’єкт Сервіс»</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00460561">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00460561">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00460561">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...17 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>______________/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00460561">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Слободін</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00460561">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> І.П.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D16952" w:rsidRPr="00460561" w:rsidRDefault="00D16952" w:rsidP="00450F0F">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="005369FB" w:rsidRPr="00460561" w:rsidRDefault="005369FB" w:rsidP="005369FB">
+      <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D16952" w:rsidRPr="00460561" w:rsidRDefault="00D16952" w:rsidP="00450F0F">
-[...7 lines deleted...]
-          <w:szCs w:val="28"/>
+    <w:p w:rsidR="003A05C5" w:rsidRPr="003A05C5" w:rsidRDefault="003A05C5" w:rsidP="00B14123">
+      <w:pPr>
+        <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D16952" w:rsidRPr="00460561" w:rsidRDefault="00D16952" w:rsidP="00450F0F">
-[...41 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId7"/>
+    <w:sectPr w:rsidR="003A05C5" w:rsidRPr="003A05C5" w:rsidSect="00E577FF">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="993" w:right="707" w:bottom="1134" w:left="851" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1702" w:right="707" w:bottom="1134" w:left="1134" w:header="708" w:footer="490" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="006B5B03" w:rsidRDefault="006B5B03" w:rsidP="00D7161F">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00EA7E10" w:rsidRDefault="00EA7E10" w:rsidP="0016181B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="006B5B03" w:rsidRDefault="006B5B03" w:rsidP="00D7161F">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00EA7E10" w:rsidRDefault="00EA7E10" w:rsidP="0016181B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...1 lines deleted...]
-    <w:charset w:val="CC"/>
+  <w:font w:name="Matias">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
-    <w:pitch w:val="fixed"/>
-[...5 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000001" w:usb1="5000004A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000207" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000097" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="006B5B03" w:rsidRDefault="006B5B03">
+  <w:p w:rsidR="008C40CB" w:rsidRDefault="00DF2049">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00DF2049">
+      <w:rPr>
+        <w:rFonts w:ascii="Matias" w:hAnsi="Matias"/>
+        <w:noProof/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:sz w:val="40"/>
+        <w:szCs w:val="40"/>
+        <w:lang w:eastAsia="ru-RU"/>
+      </w:rPr>
+      <w:pict>
+        <v:line id="Прямая соединительная линия 48" o:spid="_x0000_s4097" style="position:absolute;z-index:251672576;visibility:visible;mso-position-horizontal:center;mso-position-horizontal-relative:page" from="0,6.9pt" to="548.25pt,6.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDuNbeCDQIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO0zAU3SPxD5b3NGk1tEzUdIRaDRsE&#10;FY8PcB27teSXbNO0O2CNNJ/AL7AAaaQBviH5I66dNDMChARi4/g+zrn3Ht/MLw5Koj1zXhhd4vEo&#10;x4hpaiqhtyV+/erywSOMfCC6ItJoVuIj8/hicf/evLYFm5idkRVzCEi0L2pb4l0ItsgyT3dMET8y&#10;lmkIcuMUCWC6bVY5UgO7ktkkz6dZbVxlnaHMe/CuuiBeJH7OGQ3POfcsIFli6C2k06VzE89sMSfF&#10;1hG7E7Rvg/xDF4oIDUUHqhUJBL1x4hcqJagz3vAwokZlhnNBWZoBphnnP03zckcsS7OAON4OMvn/&#10;R0uf7dcOiarEZ/BSmih4o+Zj+7a9ar42n9or1L5rvjdfms/NdfOtuW7fw/2m/QD3GGxuevcVAjho&#10;WVtfAOVSr11vebt2UZgDdyp+YWR0SPofB/3ZISAKzun5dDKbPcSInmLZLdA6H54wo1C8lFgKHaUh&#10;Bdk/9QGKQeopJbqlRjUs5GSW5ynNGymqSyFlDHq33SylQ3sCa3G2PJ88XsXugeJOGlhSgzPO1E2R&#10;buEoWVfgBeOgHPQ97irEnWUDLaGU6TDueaWG7Ajj0MIA7Fv7E7DPj1CW9vlvwAMiVTY6DGAltHG/&#10;azscTi3zLv+kQDd3lGBjqmN63yQNLGZSrv+J4ubftRP89ldf/AAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AE+sXijaAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQdaCqBSFORZA4&#10;IHGhBXF14yUO2OsodtPw92zFAY4zs5p5W63n4MWEY+ojabhaFCCQ2mh76jS8bh8vb0CkbMgaHwk1&#10;fGOCdX16UpnSxgO94LTJneASSqXR4HIeSilT6zCYtIgDEmcfcQwmsxw7aUdz4PLg5XVRKBlMT7zg&#10;zIAPDtuvzT5oeFe5ec4NbpeTfbt4albKfXql9fnZfH8HIuOc/47hiM/oUDPTLu7JJuE18COZ3SXz&#10;H9PiVq1A7H4dWVfyP3/9AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAO41t4INAgAAMgQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAE+sXijaAAAA&#10;BwEAAA8AAAAAAAAAAAAAAAAAZwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" strokecolor="#4c92ad" strokeweight="1pt">
+          <w10:wrap anchorx="page"/>
+        </v:line>
+      </w:pict>
+    </w:r>
+    <w:r w:rsidR="00A900E8">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="ru-RU"/>
       </w:rPr>
-      <w:pict>
-[...92 lines deleted...]
-      </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="column">
-            <wp:posOffset>18992</wp:posOffset>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>-542925</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-93321</wp:posOffset>
+            <wp:posOffset>132715</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1358488" cy="480951"/>
-[...2 lines deleted...]
-          <wp:docPr id="2" name="Рисунок 2"/>
+          <wp:extent cx="7091045" cy="232410"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapTopAndBottom/>
+          <wp:docPr id="3" name="Рисунок 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 2"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1"/>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1358488" cy="480951"/>
+                    <a:ext cx="7091045" cy="232410"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
-                  <a:ln w="9525">
+                  <a:ln>
                     <a:noFill/>
-                    <a:miter lim="800000"/>
-[...1 lines deleted...]
-                    <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00EA7E10" w:rsidRDefault="00EA7E10" w:rsidP="0016181B">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00EA7E10" w:rsidRDefault="00EA7E10" w:rsidP="0016181B">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:p w:rsidR="00D64A95" w:rsidRDefault="00A900E8" w:rsidP="00D64A95">
+    <w:pPr>
+      <w:pStyle w:val="a5"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
+        <w:lang w:eastAsia="ru-RU"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>296545</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-11430</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7030085" cy="628650"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapTopAndBottom/>
+          <wp:docPr id="2" name="Рисунок 2"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7030085" cy="628650"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00DF2049" w:rsidRPr="00DF2049">
+      <w:rPr>
+        <w:rFonts w:ascii="Matias" w:hAnsi="Matias"/>
+        <w:noProof/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:sz w:val="40"/>
+        <w:szCs w:val="40"/>
+        <w:lang w:eastAsia="ru-RU"/>
       </w:rPr>
       <w:pict>
-        <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...147 lines deleted...]
-        </v:shape>
+        <v:line id="Прямая соединительная линия 15" o:spid="_x0000_s4099" style="position:absolute;left:0;text-align:left;z-index:251670528;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" from="-30.55pt,49.85pt" to="517.7pt,49.85pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5UWTPDQIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO0zAU3SPxD5b3NGkFLRM1HaFWwwZB&#10;xeMDXMduLfkl2zTtDlgjzSfwCywGaaQBviH5I66dNDMChARi49jX95x77vHN/PygJNoz54XRJR6P&#10;coyYpqYSelviN68vHjzGyAeiKyKNZiU+Mo/PF/fvzWtbsInZGVkxh4BE+6K2Jd6FYIss83THFPEj&#10;Y5mGS26cIgGObptVjtTArmQ2yfNpVhtXWWco8x6iq+4SLxI/54yGF5x7FpAsMWgLaXVp3cQ1W8xJ&#10;sXXE7gTtZZB/UKGI0FB0oFqRQNBbJ36hUoI64w0PI2pUZjgXlKUeoJtx/lM3r3bEstQLmOPtYJP/&#10;f7T0+X7tkKjg7R5hpImCN2o+te/ay+Zr87m9RO375nvzpblqrptvzXX7AfY37UfYx8vmpg9fIoCD&#10;l7X1BVAu9dr1J2/XLhpz4E7FL7SMDsn/4+A/OwREITg9m05mM9BBT3fZLdA6H54yo1DclFgKHa0h&#10;Bdk/8wGKQeopJYalRjU0NZnleUrzRorqQkgZL73bbpbSoT2BsXi4PJs8WUX1QHEnDU5SQzD21HWR&#10;duEoWVfgJePgHOgedxXizLKBllDKdBj3vFJDdoRxkDAAe2l/Avb5EcrSPP8NeECkykaHAayENu53&#10;ssPhJJl3+ScHur6jBRtTHdP7JmtgMJNz/U8UJ//uOcFvf/XFDwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AHFg8i7fAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJC5oS8tYYKXpRJE4&#10;IO3CBuKaNaYpJE7VZF15ezJxgKPtT7+/v1xPzrIRh9B5kpDPM2BIjdcdtRJed0+zO2AhKtLKekIJ&#10;3xhgXZ2flarQ/kgvOG5jy1IIhUJJMDH2BeehMehUmPseKd0+/OBUTOPQcj2oYwp3ll9nmeBOdZQ+&#10;GNXjo8Hma3twEt5FrDexxt1i1G9Xz/VSmE8rpLy8mB7ugUWc4h8MJ/2kDlVy2vsD6cCshJnI84RK&#10;WK1ugZ2AbLG8Abb/3fCq5P8rVD8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAeVFkzw0C&#10;AAAyBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAcWDy&#10;Lt8AAAAKAQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" strokecolor="#4c92ad" strokeweight="1pt"/>
+      </w:pict>
+    </w:r>
+    <w:r w:rsidR="00DF2049" w:rsidRPr="00DF2049">
+      <w:rPr>
+        <w:rFonts w:ascii="Matias" w:hAnsi="Matias"/>
+        <w:noProof/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:sz w:val="40"/>
+        <w:szCs w:val="40"/>
+        <w:lang w:eastAsia="ru-RU"/>
+      </w:rPr>
+      <w:pict>
+        <v:line id="Прямая соединительная линия 16" o:spid="_x0000_s4098" style="position:absolute;left:0;text-align:left;z-index:251664384;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" from="-31.2pt,-4.45pt" to="517.05pt,-4.45pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDwBlrEDQIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO0zAU3SPxD5b3NGkFLRM1HaFWwwZB&#10;xeMDXMduLfkl2zTtDlgjzSfwCywGaaQBviH5I66dNDMChARi4/g+zrn3Ht/Mzw9Koj1zXhhd4vEo&#10;x4hpaiqhtyV+8/riwWOMfCC6ItJoVuIj8/h8cf/evLYFm5idkRVzCEi0L2pb4l0ItsgyT3dMET8y&#10;lmkIcuMUCWC6bVY5UgO7ktkkz6dZbVxlnaHMe/CuuiBeJH7OGQ0vOPcsIFli6C2k06VzE89sMSfF&#10;1hG7E7Rvg/xDF4oIDUUHqhUJBL114hcqJagz3vAwokZlhnNBWZoBphnnP03zakcsS7OAON4OMvn/&#10;R0uf79cOiQreboqRJgreqPnUvmsvm6/N5/YSte+b782X5qq5br411+0HuN+0H+Eeg81N775EAAct&#10;a+sLoFzqtestb9cuCnPgTsUvjIwOSf/joD87BETBOT2bTmazRxjRUyy7BVrnw1NmFIqXEkuhozSk&#10;IPtnPkAxSD2lRLfUqIahJrM8T2neSFFdCClj0LvtZikd2hNYi4fLs8mTVeweKO6kgSU1OONM3RTp&#10;Fo6SdQVeMg7KQd/jrkLcWTbQEkqZDuOeV2rIjjAOLQzAvrU/Afv8CGVpn/8GPCBSZaPDAFZCG/e7&#10;tsPh1DLv8k8KdHNHCTamOqb3TdLAYibl+p8obv5dO8Fvf/XFDwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AEpQhX/fAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SGxQ6/SB1YY4FUFi&#10;gcSmLahbNx7igD2OYjcNf48rFrCbx9GdM8VmdJYN2IfWk4TZNAOGVHvdUiPhbf88WQELUZFW1hNK&#10;+MYAm/L6qlC59mfa4rCLDUshFHIlwcTY5ZyH2qBTYeo7pLT78L1TMbV9w3WvzincWT7PMsGdaild&#10;MKrDJ4P11+7kJBxErF5jhfvFoN/vXqp7YT6tkPL2Znx8ABZxjH8wXPSTOpTJ6ehPpAOzEiZivkxo&#10;KlZrYBcgWyxnwI6/E14W/P8L5Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA8AZaxA0C&#10;AAAyBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEASlCF&#10;f98AAAAKAQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" strokecolor="#4c92ad" strokeweight="1pt"/>
       </w:pict>
     </w:r>
   </w:p>
-  <w:p w:rsidR="006B5B03" w:rsidRDefault="006B5B03">
+  <w:p w:rsidR="00D64A95" w:rsidRDefault="00D64A95" w:rsidP="00D64A95">
     <w:pPr>
       <w:pStyle w:val="a5"/>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:p>
-[...30 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="00AA3A6A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3FC49E84"/>
+    <w:lvl w:ilvl="0" w:tplc="CBB6BCB4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="00CA74C8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D5140302"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="01107466"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="04090021"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="1C593437"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C050505C"/>
+    <w:lvl w:ilvl="0" w:tplc="2B604728">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="25637C2F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DB04AB26"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1500" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2220" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3660" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4380" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5100" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5820" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6540" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="26CD38EE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9DEC0456"/>
+    <w:lvl w:ilvl="0" w:tplc="2B604728">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="2ACD284A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="04090021"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7">
+    <w:nsid w:val="2FCC7318"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="36FCD318"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8">
+    <w:nsid w:val="3ED65312"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="45E01BDA"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9">
+    <w:nsid w:val="4DED4F70"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4D506A6E"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10">
+    <w:nsid w:val="597E7EC8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="583A07BC"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11">
+    <w:nsid w:val="5AF06788"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9DEAAF46"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12">
+    <w:nsid w:val="5D887D4E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D3560634"/>
+    <w:lvl w:ilvl="0" w:tplc="2B604728">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13">
+    <w:nsid w:val="66C1402E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BD2CDC02"/>
+    <w:lvl w:ilvl="0" w:tplc="CBB6BCB4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14">
+    <w:nsid w:val="6C2D55FD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7CC64902"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15">
+    <w:nsid w:val="79551508"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4D506A6E"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16">
+    <w:nsid w:val="7B855FCE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="69A44C0E"/>
+    <w:lvl w:ilvl="0" w:tplc="2B604728">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2057"/>
+    <o:shapedefaults v:ext="edit" spidmax="11266"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
-[...5 lines deleted...]
-      </o:rules>
+      <o:idmap v:ext="edit" data="4"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
-    <w:rsidRoot w:val="00D7161F"/>
+    <w:rsidRoot w:val="0016181B"/>
     <w:rsid w:val="00002F47"/>
+    <w:rsid w:val="00003784"/>
     <w:rsid w:val="0000420A"/>
-    <w:rsid w:val="00004BD4"/>
+    <w:rsid w:val="000101F8"/>
+    <w:rsid w:val="00010FF9"/>
+    <w:rsid w:val="00012571"/>
+    <w:rsid w:val="00015B86"/>
+    <w:rsid w:val="00017843"/>
     <w:rsid w:val="0002092D"/>
     <w:rsid w:val="00022AD5"/>
     <w:rsid w:val="00026610"/>
     <w:rsid w:val="000271B3"/>
+    <w:rsid w:val="000317F1"/>
     <w:rsid w:val="00032C41"/>
+    <w:rsid w:val="000359D6"/>
     <w:rsid w:val="0003736A"/>
+    <w:rsid w:val="00041AC1"/>
     <w:rsid w:val="00042F29"/>
+    <w:rsid w:val="00043888"/>
+    <w:rsid w:val="0005260D"/>
     <w:rsid w:val="00053018"/>
     <w:rsid w:val="0005603A"/>
+    <w:rsid w:val="000577FD"/>
     <w:rsid w:val="000622A4"/>
-    <w:rsid w:val="00064B44"/>
+    <w:rsid w:val="0006316E"/>
+    <w:rsid w:val="00064B13"/>
+    <w:rsid w:val="00067014"/>
     <w:rsid w:val="00067890"/>
+    <w:rsid w:val="00073281"/>
     <w:rsid w:val="00076812"/>
+    <w:rsid w:val="00077D47"/>
+    <w:rsid w:val="00077FF1"/>
     <w:rsid w:val="0008036E"/>
+    <w:rsid w:val="00082DB6"/>
     <w:rsid w:val="0008346C"/>
     <w:rsid w:val="000835E1"/>
+    <w:rsid w:val="000852E0"/>
     <w:rsid w:val="00087A71"/>
     <w:rsid w:val="000909C7"/>
+    <w:rsid w:val="00092D2B"/>
+    <w:rsid w:val="00096366"/>
     <w:rsid w:val="0009657E"/>
     <w:rsid w:val="000A061B"/>
+    <w:rsid w:val="000A21B0"/>
+    <w:rsid w:val="000A25B9"/>
+    <w:rsid w:val="000A28E2"/>
+    <w:rsid w:val="000A6ED7"/>
     <w:rsid w:val="000B0A7F"/>
     <w:rsid w:val="000B25F5"/>
     <w:rsid w:val="000B4308"/>
+    <w:rsid w:val="000B69E7"/>
     <w:rsid w:val="000B7231"/>
     <w:rsid w:val="000B7CBA"/>
+    <w:rsid w:val="000C0B5D"/>
     <w:rsid w:val="000C19D7"/>
     <w:rsid w:val="000C3DEA"/>
+    <w:rsid w:val="000C4EAD"/>
     <w:rsid w:val="000D1960"/>
     <w:rsid w:val="000D1A0E"/>
+    <w:rsid w:val="000D1C5A"/>
     <w:rsid w:val="000D3668"/>
+    <w:rsid w:val="000D6616"/>
     <w:rsid w:val="000D744E"/>
+    <w:rsid w:val="000E0A20"/>
     <w:rsid w:val="000E1868"/>
+    <w:rsid w:val="000E221E"/>
     <w:rsid w:val="000E30D4"/>
     <w:rsid w:val="000E3AFE"/>
     <w:rsid w:val="000E5AB8"/>
     <w:rsid w:val="000F054B"/>
+    <w:rsid w:val="000F5EBB"/>
     <w:rsid w:val="00100D57"/>
+    <w:rsid w:val="001021D6"/>
     <w:rsid w:val="001050B7"/>
     <w:rsid w:val="00110042"/>
+    <w:rsid w:val="00110601"/>
+    <w:rsid w:val="00112F72"/>
     <w:rsid w:val="00123A72"/>
     <w:rsid w:val="00123D90"/>
+    <w:rsid w:val="0012423C"/>
     <w:rsid w:val="00131A1E"/>
+    <w:rsid w:val="00131EF2"/>
+    <w:rsid w:val="00134112"/>
     <w:rsid w:val="001350B2"/>
     <w:rsid w:val="00142660"/>
+    <w:rsid w:val="001433B5"/>
     <w:rsid w:val="001437BA"/>
+    <w:rsid w:val="001450DF"/>
+    <w:rsid w:val="00145336"/>
+    <w:rsid w:val="00145FF9"/>
     <w:rsid w:val="00151C41"/>
     <w:rsid w:val="0015291A"/>
     <w:rsid w:val="00156410"/>
+    <w:rsid w:val="001567C3"/>
+    <w:rsid w:val="00160CA6"/>
+    <w:rsid w:val="0016181B"/>
+    <w:rsid w:val="00163513"/>
     <w:rsid w:val="00163661"/>
+    <w:rsid w:val="00163BA5"/>
+    <w:rsid w:val="00176053"/>
     <w:rsid w:val="00176265"/>
+    <w:rsid w:val="0017638C"/>
+    <w:rsid w:val="001765DC"/>
     <w:rsid w:val="00177FF8"/>
     <w:rsid w:val="00181DC9"/>
     <w:rsid w:val="00182190"/>
+    <w:rsid w:val="001869C4"/>
     <w:rsid w:val="00187676"/>
     <w:rsid w:val="0018770D"/>
+    <w:rsid w:val="00190441"/>
+    <w:rsid w:val="00193F74"/>
     <w:rsid w:val="001941E5"/>
+    <w:rsid w:val="001969E3"/>
+    <w:rsid w:val="001A1167"/>
     <w:rsid w:val="001A15C8"/>
-    <w:rsid w:val="001A5A62"/>
     <w:rsid w:val="001A5D3F"/>
+    <w:rsid w:val="001B63FE"/>
     <w:rsid w:val="001B6A9A"/>
+    <w:rsid w:val="001C11E3"/>
     <w:rsid w:val="001C146B"/>
     <w:rsid w:val="001C1887"/>
     <w:rsid w:val="001C2EA5"/>
+    <w:rsid w:val="001C5213"/>
     <w:rsid w:val="001C5406"/>
     <w:rsid w:val="001C66B0"/>
     <w:rsid w:val="001D13CB"/>
+    <w:rsid w:val="001E2F70"/>
     <w:rsid w:val="001E5DBE"/>
+    <w:rsid w:val="001E73ED"/>
     <w:rsid w:val="001E75C6"/>
     <w:rsid w:val="001F025B"/>
     <w:rsid w:val="00202173"/>
+    <w:rsid w:val="00202DEA"/>
     <w:rsid w:val="002072C3"/>
     <w:rsid w:val="00216A89"/>
+    <w:rsid w:val="002210AC"/>
     <w:rsid w:val="002275D7"/>
     <w:rsid w:val="00237E89"/>
     <w:rsid w:val="002410AC"/>
     <w:rsid w:val="00243213"/>
+    <w:rsid w:val="00243549"/>
+    <w:rsid w:val="00244A24"/>
+    <w:rsid w:val="00245129"/>
+    <w:rsid w:val="00247B27"/>
     <w:rsid w:val="00255203"/>
+    <w:rsid w:val="002563C8"/>
     <w:rsid w:val="002629B9"/>
     <w:rsid w:val="002631EC"/>
-    <w:rsid w:val="00267AE9"/>
     <w:rsid w:val="00272E14"/>
     <w:rsid w:val="0027606A"/>
-    <w:rsid w:val="002773CF"/>
     <w:rsid w:val="00282277"/>
+    <w:rsid w:val="00282A61"/>
+    <w:rsid w:val="00283ECE"/>
     <w:rsid w:val="002858A9"/>
+    <w:rsid w:val="00285B3C"/>
+    <w:rsid w:val="00294100"/>
     <w:rsid w:val="0029662E"/>
+    <w:rsid w:val="00296A4D"/>
+    <w:rsid w:val="00297C41"/>
     <w:rsid w:val="002A1F7C"/>
     <w:rsid w:val="002A682C"/>
+    <w:rsid w:val="002A7A79"/>
     <w:rsid w:val="002B1D86"/>
     <w:rsid w:val="002B2B13"/>
     <w:rsid w:val="002B3CB4"/>
+    <w:rsid w:val="002B5163"/>
+    <w:rsid w:val="002C0034"/>
     <w:rsid w:val="002C0A1A"/>
-    <w:rsid w:val="002C4EC7"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002C6B6F"/>
+    <w:rsid w:val="002C5EC2"/>
     <w:rsid w:val="002C7FD9"/>
     <w:rsid w:val="002D262E"/>
+    <w:rsid w:val="002D313E"/>
     <w:rsid w:val="002E04E6"/>
     <w:rsid w:val="002E4870"/>
     <w:rsid w:val="002E7A28"/>
+    <w:rsid w:val="002F44A7"/>
+    <w:rsid w:val="002F7F78"/>
     <w:rsid w:val="003009EE"/>
     <w:rsid w:val="00301705"/>
+    <w:rsid w:val="003042CA"/>
+    <w:rsid w:val="003056C0"/>
+    <w:rsid w:val="00306592"/>
     <w:rsid w:val="00306618"/>
     <w:rsid w:val="00306A84"/>
+    <w:rsid w:val="0031055F"/>
+    <w:rsid w:val="0031115D"/>
+    <w:rsid w:val="00320D3F"/>
     <w:rsid w:val="00321434"/>
     <w:rsid w:val="00321E1D"/>
     <w:rsid w:val="00323EB7"/>
     <w:rsid w:val="00330B70"/>
     <w:rsid w:val="003315D8"/>
+    <w:rsid w:val="0033160D"/>
     <w:rsid w:val="003352A7"/>
-    <w:rsid w:val="00342AFD"/>
+    <w:rsid w:val="00336235"/>
     <w:rsid w:val="00343A64"/>
+    <w:rsid w:val="00343C27"/>
     <w:rsid w:val="00344180"/>
     <w:rsid w:val="0035063A"/>
     <w:rsid w:val="003513B3"/>
+    <w:rsid w:val="00355CF1"/>
     <w:rsid w:val="00356602"/>
     <w:rsid w:val="003616CB"/>
     <w:rsid w:val="00361B6E"/>
+    <w:rsid w:val="003642D7"/>
     <w:rsid w:val="003648EF"/>
     <w:rsid w:val="00365E88"/>
+    <w:rsid w:val="00366D77"/>
     <w:rsid w:val="00366FCE"/>
     <w:rsid w:val="00373E2C"/>
     <w:rsid w:val="00374939"/>
     <w:rsid w:val="003750A8"/>
     <w:rsid w:val="0038447D"/>
-    <w:rsid w:val="00385304"/>
+    <w:rsid w:val="003867F7"/>
+    <w:rsid w:val="003915AE"/>
     <w:rsid w:val="00396EC7"/>
+    <w:rsid w:val="003A05C5"/>
+    <w:rsid w:val="003B02D3"/>
     <w:rsid w:val="003B184D"/>
     <w:rsid w:val="003B6CE5"/>
     <w:rsid w:val="003C0525"/>
+    <w:rsid w:val="003C09DD"/>
+    <w:rsid w:val="003C0BFE"/>
+    <w:rsid w:val="003C3C9B"/>
+    <w:rsid w:val="003C53B7"/>
     <w:rsid w:val="003C6F88"/>
+    <w:rsid w:val="003D269A"/>
+    <w:rsid w:val="003D3E74"/>
+    <w:rsid w:val="003D5930"/>
+    <w:rsid w:val="003E0D2E"/>
     <w:rsid w:val="003E259E"/>
     <w:rsid w:val="003E28A9"/>
+    <w:rsid w:val="003E4EE7"/>
     <w:rsid w:val="003E6357"/>
+    <w:rsid w:val="003E6ED1"/>
+    <w:rsid w:val="003F02BE"/>
     <w:rsid w:val="003F1BE3"/>
     <w:rsid w:val="003F201B"/>
+    <w:rsid w:val="003F3479"/>
     <w:rsid w:val="003F4EA1"/>
     <w:rsid w:val="003F70A6"/>
     <w:rsid w:val="004016F2"/>
     <w:rsid w:val="00401A52"/>
     <w:rsid w:val="00404ACA"/>
     <w:rsid w:val="00414041"/>
-    <w:rsid w:val="00422231"/>
+    <w:rsid w:val="00414AD7"/>
+    <w:rsid w:val="004279D1"/>
+    <w:rsid w:val="00430F93"/>
     <w:rsid w:val="0043236A"/>
+    <w:rsid w:val="00433DE5"/>
     <w:rsid w:val="00434E17"/>
     <w:rsid w:val="00437473"/>
     <w:rsid w:val="00440AE1"/>
     <w:rsid w:val="004452A0"/>
     <w:rsid w:val="00447807"/>
     <w:rsid w:val="004478B4"/>
-    <w:rsid w:val="00450F0F"/>
+    <w:rsid w:val="00447E82"/>
     <w:rsid w:val="00451AC5"/>
+    <w:rsid w:val="00451BCB"/>
     <w:rsid w:val="004550E4"/>
-    <w:rsid w:val="00460561"/>
+    <w:rsid w:val="00456573"/>
+    <w:rsid w:val="00457C18"/>
+    <w:rsid w:val="00461B2A"/>
+    <w:rsid w:val="004626B4"/>
+    <w:rsid w:val="00463FAA"/>
     <w:rsid w:val="00466E60"/>
     <w:rsid w:val="00471232"/>
     <w:rsid w:val="0047206F"/>
-    <w:rsid w:val="00473B03"/>
+    <w:rsid w:val="00476A04"/>
+    <w:rsid w:val="00490C3A"/>
+    <w:rsid w:val="00494A18"/>
+    <w:rsid w:val="00495950"/>
     <w:rsid w:val="004A1FFD"/>
+    <w:rsid w:val="004A5F3B"/>
     <w:rsid w:val="004A78C2"/>
+    <w:rsid w:val="004B1DAF"/>
+    <w:rsid w:val="004B237E"/>
+    <w:rsid w:val="004B50F2"/>
     <w:rsid w:val="004B62EF"/>
-    <w:rsid w:val="004C17D3"/>
+    <w:rsid w:val="004B7180"/>
+    <w:rsid w:val="004C66E6"/>
     <w:rsid w:val="004C735C"/>
     <w:rsid w:val="004D086E"/>
+    <w:rsid w:val="004D1477"/>
     <w:rsid w:val="004D1B36"/>
+    <w:rsid w:val="004D419A"/>
+    <w:rsid w:val="004D53AC"/>
+    <w:rsid w:val="004D60EA"/>
     <w:rsid w:val="004D65BF"/>
     <w:rsid w:val="004D7715"/>
     <w:rsid w:val="004E30C5"/>
     <w:rsid w:val="004E31E5"/>
+    <w:rsid w:val="004E3558"/>
     <w:rsid w:val="004E7935"/>
     <w:rsid w:val="004F0B8B"/>
     <w:rsid w:val="004F0CF8"/>
     <w:rsid w:val="004F55FB"/>
     <w:rsid w:val="004F5735"/>
     <w:rsid w:val="004F7F24"/>
+    <w:rsid w:val="005011FD"/>
+    <w:rsid w:val="00501299"/>
+    <w:rsid w:val="0050338B"/>
     <w:rsid w:val="005042D3"/>
     <w:rsid w:val="005110B5"/>
     <w:rsid w:val="005120A3"/>
+    <w:rsid w:val="00514FB2"/>
     <w:rsid w:val="0051682F"/>
     <w:rsid w:val="00520FC5"/>
     <w:rsid w:val="005211AC"/>
     <w:rsid w:val="005228DC"/>
+    <w:rsid w:val="00523074"/>
     <w:rsid w:val="0052422D"/>
     <w:rsid w:val="00527A41"/>
+    <w:rsid w:val="00530973"/>
+    <w:rsid w:val="0053349E"/>
+    <w:rsid w:val="005369FB"/>
+    <w:rsid w:val="00537CCC"/>
     <w:rsid w:val="00541B3B"/>
     <w:rsid w:val="005432E3"/>
     <w:rsid w:val="00544297"/>
+    <w:rsid w:val="005501D2"/>
+    <w:rsid w:val="005525F5"/>
     <w:rsid w:val="00566A9F"/>
     <w:rsid w:val="00566BC0"/>
     <w:rsid w:val="00566D7E"/>
     <w:rsid w:val="005708B2"/>
+    <w:rsid w:val="005718CF"/>
+    <w:rsid w:val="00574C82"/>
     <w:rsid w:val="00576739"/>
     <w:rsid w:val="00577F6F"/>
+    <w:rsid w:val="0059259E"/>
+    <w:rsid w:val="00592F3A"/>
     <w:rsid w:val="00593FFA"/>
     <w:rsid w:val="005A1B33"/>
     <w:rsid w:val="005A1DFD"/>
     <w:rsid w:val="005A2E58"/>
+    <w:rsid w:val="005A4524"/>
+    <w:rsid w:val="005A4574"/>
     <w:rsid w:val="005B01BF"/>
+    <w:rsid w:val="005B245E"/>
     <w:rsid w:val="005C06DE"/>
     <w:rsid w:val="005C091C"/>
+    <w:rsid w:val="005C44B5"/>
     <w:rsid w:val="005C7C84"/>
     <w:rsid w:val="005C7EC2"/>
+    <w:rsid w:val="005D17C5"/>
     <w:rsid w:val="005D25EB"/>
     <w:rsid w:val="005D3775"/>
-    <w:rsid w:val="005D7990"/>
+    <w:rsid w:val="005D67F9"/>
+    <w:rsid w:val="005E0CFD"/>
     <w:rsid w:val="005E29FE"/>
+    <w:rsid w:val="005E355D"/>
+    <w:rsid w:val="005E45B9"/>
+    <w:rsid w:val="005E5717"/>
     <w:rsid w:val="005F0586"/>
+    <w:rsid w:val="005F2C99"/>
     <w:rsid w:val="005F4121"/>
+    <w:rsid w:val="005F7A7E"/>
+    <w:rsid w:val="005F7AA7"/>
     <w:rsid w:val="00605436"/>
+    <w:rsid w:val="00614F76"/>
+    <w:rsid w:val="00615625"/>
     <w:rsid w:val="006211C3"/>
     <w:rsid w:val="0062172E"/>
+    <w:rsid w:val="00621F00"/>
     <w:rsid w:val="00623939"/>
     <w:rsid w:val="00625073"/>
+    <w:rsid w:val="00627AB4"/>
+    <w:rsid w:val="00631218"/>
+    <w:rsid w:val="006325C4"/>
     <w:rsid w:val="00642329"/>
     <w:rsid w:val="006447D6"/>
+    <w:rsid w:val="0064512D"/>
+    <w:rsid w:val="00645DC4"/>
     <w:rsid w:val="006501E3"/>
+    <w:rsid w:val="00650F1D"/>
+    <w:rsid w:val="00651DE5"/>
+    <w:rsid w:val="0065206E"/>
+    <w:rsid w:val="00652785"/>
+    <w:rsid w:val="00660DE2"/>
     <w:rsid w:val="00667481"/>
-    <w:rsid w:val="006702EF"/>
     <w:rsid w:val="00672776"/>
     <w:rsid w:val="00673C61"/>
+    <w:rsid w:val="006765A7"/>
     <w:rsid w:val="00677CAC"/>
     <w:rsid w:val="00677FA5"/>
+    <w:rsid w:val="00680213"/>
+    <w:rsid w:val="0068085C"/>
+    <w:rsid w:val="00680C1E"/>
+    <w:rsid w:val="006835B8"/>
     <w:rsid w:val="0069178E"/>
-    <w:rsid w:val="00697D51"/>
-    <w:rsid w:val="006A192C"/>
+    <w:rsid w:val="0069291C"/>
+    <w:rsid w:val="006A1199"/>
     <w:rsid w:val="006A4B73"/>
     <w:rsid w:val="006A5809"/>
+    <w:rsid w:val="006A5899"/>
     <w:rsid w:val="006B1154"/>
-    <w:rsid w:val="006B5B03"/>
+    <w:rsid w:val="006B2BAD"/>
     <w:rsid w:val="006B69D2"/>
+    <w:rsid w:val="006D3405"/>
     <w:rsid w:val="006D51E2"/>
+    <w:rsid w:val="006D59EA"/>
+    <w:rsid w:val="006E1E12"/>
     <w:rsid w:val="006E28FA"/>
+    <w:rsid w:val="006E65E0"/>
     <w:rsid w:val="006F1257"/>
     <w:rsid w:val="006F386F"/>
+    <w:rsid w:val="006F5EC3"/>
     <w:rsid w:val="006F71BC"/>
+    <w:rsid w:val="006F77D8"/>
+    <w:rsid w:val="00700592"/>
     <w:rsid w:val="00701B9A"/>
     <w:rsid w:val="00704C24"/>
+    <w:rsid w:val="007051D9"/>
     <w:rsid w:val="00710645"/>
+    <w:rsid w:val="00711640"/>
     <w:rsid w:val="007143EE"/>
     <w:rsid w:val="00715604"/>
     <w:rsid w:val="007235DF"/>
+    <w:rsid w:val="00723ECD"/>
     <w:rsid w:val="00731118"/>
     <w:rsid w:val="00732452"/>
     <w:rsid w:val="0073510A"/>
     <w:rsid w:val="007356A0"/>
+    <w:rsid w:val="0073700E"/>
     <w:rsid w:val="00746284"/>
     <w:rsid w:val="00747C0A"/>
-    <w:rsid w:val="00775B89"/>
+    <w:rsid w:val="007504F9"/>
+    <w:rsid w:val="00752E9B"/>
+    <w:rsid w:val="00753FCE"/>
+    <w:rsid w:val="0076325F"/>
+    <w:rsid w:val="0076629F"/>
+    <w:rsid w:val="00773DED"/>
+    <w:rsid w:val="0077661C"/>
+    <w:rsid w:val="00777125"/>
+    <w:rsid w:val="0077762A"/>
     <w:rsid w:val="00780AF7"/>
     <w:rsid w:val="007828D9"/>
     <w:rsid w:val="007831ED"/>
     <w:rsid w:val="00787D09"/>
+    <w:rsid w:val="007A38D8"/>
+    <w:rsid w:val="007A4DCF"/>
     <w:rsid w:val="007B311C"/>
-    <w:rsid w:val="007B742F"/>
+    <w:rsid w:val="007B4358"/>
+    <w:rsid w:val="007C0CEC"/>
+    <w:rsid w:val="007C48D4"/>
     <w:rsid w:val="007C5808"/>
+    <w:rsid w:val="007C7484"/>
     <w:rsid w:val="007E58D8"/>
+    <w:rsid w:val="007F1610"/>
     <w:rsid w:val="007F24A3"/>
+    <w:rsid w:val="007F517C"/>
     <w:rsid w:val="007F5D51"/>
     <w:rsid w:val="007F6805"/>
     <w:rsid w:val="007F7083"/>
+    <w:rsid w:val="0080196D"/>
+    <w:rsid w:val="008044C4"/>
+    <w:rsid w:val="008068FF"/>
     <w:rsid w:val="0080695E"/>
+    <w:rsid w:val="008101F2"/>
     <w:rsid w:val="00813F78"/>
+    <w:rsid w:val="00817806"/>
     <w:rsid w:val="008205A9"/>
+    <w:rsid w:val="00822379"/>
     <w:rsid w:val="00823D5F"/>
     <w:rsid w:val="008258E8"/>
     <w:rsid w:val="00830AED"/>
+    <w:rsid w:val="008320B6"/>
     <w:rsid w:val="0083313B"/>
     <w:rsid w:val="00841DC3"/>
     <w:rsid w:val="00842430"/>
+    <w:rsid w:val="008453D8"/>
+    <w:rsid w:val="008457AB"/>
+    <w:rsid w:val="0084590D"/>
     <w:rsid w:val="0084607C"/>
     <w:rsid w:val="008475F6"/>
     <w:rsid w:val="008530F7"/>
     <w:rsid w:val="00853799"/>
+    <w:rsid w:val="00853FEA"/>
     <w:rsid w:val="0085493C"/>
+    <w:rsid w:val="00856E5F"/>
+    <w:rsid w:val="00857425"/>
+    <w:rsid w:val="00860D2E"/>
     <w:rsid w:val="008613FB"/>
+    <w:rsid w:val="008644BC"/>
+    <w:rsid w:val="00865761"/>
     <w:rsid w:val="00867145"/>
+    <w:rsid w:val="008674D8"/>
+    <w:rsid w:val="008714B8"/>
+    <w:rsid w:val="008724FE"/>
     <w:rsid w:val="0087509A"/>
+    <w:rsid w:val="00875675"/>
+    <w:rsid w:val="008829B1"/>
     <w:rsid w:val="008831A2"/>
+    <w:rsid w:val="00885E21"/>
     <w:rsid w:val="008876F9"/>
+    <w:rsid w:val="00891586"/>
+    <w:rsid w:val="00895AB1"/>
     <w:rsid w:val="00897312"/>
+    <w:rsid w:val="00897911"/>
+    <w:rsid w:val="008A0696"/>
+    <w:rsid w:val="008A21E1"/>
     <w:rsid w:val="008A5E0A"/>
+    <w:rsid w:val="008A5E9A"/>
     <w:rsid w:val="008B6CE5"/>
     <w:rsid w:val="008B6FA8"/>
     <w:rsid w:val="008C1800"/>
     <w:rsid w:val="008C3402"/>
+    <w:rsid w:val="008C40CB"/>
+    <w:rsid w:val="008C5C89"/>
+    <w:rsid w:val="008C5E10"/>
+    <w:rsid w:val="008D119E"/>
+    <w:rsid w:val="008D20C8"/>
     <w:rsid w:val="008D560C"/>
+    <w:rsid w:val="008E1870"/>
     <w:rsid w:val="008E1EAE"/>
     <w:rsid w:val="008E3172"/>
     <w:rsid w:val="008E3580"/>
     <w:rsid w:val="008E5D27"/>
+    <w:rsid w:val="008E629F"/>
+    <w:rsid w:val="008F041B"/>
+    <w:rsid w:val="008F22A2"/>
     <w:rsid w:val="008F3794"/>
+    <w:rsid w:val="008F6297"/>
+    <w:rsid w:val="008F6C6D"/>
+    <w:rsid w:val="008F6FE1"/>
+    <w:rsid w:val="009028B6"/>
     <w:rsid w:val="00904924"/>
+    <w:rsid w:val="00906861"/>
     <w:rsid w:val="009159CD"/>
     <w:rsid w:val="00915E9F"/>
     <w:rsid w:val="00916059"/>
+    <w:rsid w:val="00923A7A"/>
+    <w:rsid w:val="00926AB8"/>
+    <w:rsid w:val="0092727D"/>
+    <w:rsid w:val="00933956"/>
+    <w:rsid w:val="00935CCE"/>
     <w:rsid w:val="009407E2"/>
     <w:rsid w:val="00941129"/>
+    <w:rsid w:val="009451BE"/>
+    <w:rsid w:val="00946F83"/>
     <w:rsid w:val="00952984"/>
     <w:rsid w:val="00953E25"/>
+    <w:rsid w:val="00955303"/>
+    <w:rsid w:val="00955F32"/>
+    <w:rsid w:val="00956002"/>
+    <w:rsid w:val="00957392"/>
     <w:rsid w:val="00961DAE"/>
     <w:rsid w:val="00962D87"/>
     <w:rsid w:val="009731EB"/>
     <w:rsid w:val="009737C5"/>
+    <w:rsid w:val="00974C9F"/>
+    <w:rsid w:val="009771BF"/>
     <w:rsid w:val="00984E30"/>
     <w:rsid w:val="00987D59"/>
-    <w:rsid w:val="00990A90"/>
     <w:rsid w:val="00994189"/>
+    <w:rsid w:val="009948B3"/>
+    <w:rsid w:val="00995E32"/>
     <w:rsid w:val="009A1227"/>
+    <w:rsid w:val="009A13E6"/>
     <w:rsid w:val="009A164F"/>
     <w:rsid w:val="009A2894"/>
     <w:rsid w:val="009A6C2B"/>
     <w:rsid w:val="009B3F49"/>
     <w:rsid w:val="009B51C4"/>
     <w:rsid w:val="009B678A"/>
     <w:rsid w:val="009C0B68"/>
     <w:rsid w:val="009C705B"/>
+    <w:rsid w:val="009C7127"/>
     <w:rsid w:val="009D32EF"/>
     <w:rsid w:val="009E103C"/>
+    <w:rsid w:val="009E37EE"/>
     <w:rsid w:val="009E7C0F"/>
+    <w:rsid w:val="009F1C8B"/>
+    <w:rsid w:val="009F2147"/>
+    <w:rsid w:val="009F4DD9"/>
     <w:rsid w:val="009F7993"/>
+    <w:rsid w:val="00A04F16"/>
     <w:rsid w:val="00A05879"/>
+    <w:rsid w:val="00A05C8E"/>
+    <w:rsid w:val="00A05DBD"/>
     <w:rsid w:val="00A115B4"/>
     <w:rsid w:val="00A14250"/>
     <w:rsid w:val="00A1621F"/>
+    <w:rsid w:val="00A206B5"/>
     <w:rsid w:val="00A20EFC"/>
-    <w:rsid w:val="00A32A06"/>
+    <w:rsid w:val="00A247D0"/>
+    <w:rsid w:val="00A3091C"/>
+    <w:rsid w:val="00A4120D"/>
     <w:rsid w:val="00A463CA"/>
+    <w:rsid w:val="00A47B6A"/>
+    <w:rsid w:val="00A501A0"/>
+    <w:rsid w:val="00A50B25"/>
     <w:rsid w:val="00A55691"/>
+    <w:rsid w:val="00A63D5F"/>
+    <w:rsid w:val="00A66694"/>
     <w:rsid w:val="00A741ED"/>
+    <w:rsid w:val="00A80942"/>
+    <w:rsid w:val="00A83F31"/>
     <w:rsid w:val="00A85F30"/>
+    <w:rsid w:val="00A900E8"/>
+    <w:rsid w:val="00A90CDF"/>
     <w:rsid w:val="00A92BB8"/>
     <w:rsid w:val="00A97A74"/>
+    <w:rsid w:val="00AA088F"/>
     <w:rsid w:val="00AA1227"/>
+    <w:rsid w:val="00AA18C0"/>
     <w:rsid w:val="00AA4400"/>
     <w:rsid w:val="00AA444B"/>
     <w:rsid w:val="00AB0E2F"/>
     <w:rsid w:val="00AB11E4"/>
+    <w:rsid w:val="00AB4172"/>
     <w:rsid w:val="00AB4EE5"/>
     <w:rsid w:val="00AB73BD"/>
+    <w:rsid w:val="00AB7F52"/>
+    <w:rsid w:val="00AC0E01"/>
+    <w:rsid w:val="00AC1009"/>
+    <w:rsid w:val="00AC1ABB"/>
+    <w:rsid w:val="00AC2211"/>
+    <w:rsid w:val="00AC3281"/>
+    <w:rsid w:val="00AC4294"/>
+    <w:rsid w:val="00AC4AEB"/>
     <w:rsid w:val="00AD0622"/>
-    <w:rsid w:val="00AD448C"/>
+    <w:rsid w:val="00AD0DB4"/>
+    <w:rsid w:val="00AD2445"/>
     <w:rsid w:val="00AD47D0"/>
     <w:rsid w:val="00AD60A6"/>
+    <w:rsid w:val="00AD7969"/>
     <w:rsid w:val="00AE0561"/>
     <w:rsid w:val="00AE0778"/>
     <w:rsid w:val="00AF22B3"/>
     <w:rsid w:val="00AF4276"/>
+    <w:rsid w:val="00AF5E99"/>
+    <w:rsid w:val="00B024E4"/>
+    <w:rsid w:val="00B103F4"/>
     <w:rsid w:val="00B10602"/>
     <w:rsid w:val="00B12FC6"/>
+    <w:rsid w:val="00B13884"/>
+    <w:rsid w:val="00B14123"/>
     <w:rsid w:val="00B16B62"/>
     <w:rsid w:val="00B17BA6"/>
     <w:rsid w:val="00B23362"/>
     <w:rsid w:val="00B250F3"/>
     <w:rsid w:val="00B26078"/>
     <w:rsid w:val="00B304FF"/>
     <w:rsid w:val="00B305D5"/>
     <w:rsid w:val="00B34FD9"/>
     <w:rsid w:val="00B37979"/>
+    <w:rsid w:val="00B4589C"/>
     <w:rsid w:val="00B45DDF"/>
     <w:rsid w:val="00B46FA1"/>
     <w:rsid w:val="00B47ADF"/>
     <w:rsid w:val="00B50CAF"/>
     <w:rsid w:val="00B54F25"/>
     <w:rsid w:val="00B55F76"/>
+    <w:rsid w:val="00B66070"/>
     <w:rsid w:val="00B66BE4"/>
     <w:rsid w:val="00B74B4C"/>
     <w:rsid w:val="00B821EC"/>
+    <w:rsid w:val="00B834C1"/>
     <w:rsid w:val="00B84949"/>
     <w:rsid w:val="00B85C18"/>
     <w:rsid w:val="00B85FEC"/>
+    <w:rsid w:val="00B942D9"/>
+    <w:rsid w:val="00B95F63"/>
+    <w:rsid w:val="00BA2E20"/>
     <w:rsid w:val="00BA36F1"/>
     <w:rsid w:val="00BA3BF7"/>
+    <w:rsid w:val="00BA450B"/>
+    <w:rsid w:val="00BA451F"/>
     <w:rsid w:val="00BA4CFA"/>
+    <w:rsid w:val="00BA74CD"/>
     <w:rsid w:val="00BB0AEE"/>
     <w:rsid w:val="00BB139A"/>
     <w:rsid w:val="00BB26B5"/>
     <w:rsid w:val="00BB2ACB"/>
     <w:rsid w:val="00BB2B3A"/>
-    <w:rsid w:val="00BB7A35"/>
+    <w:rsid w:val="00BB7ED6"/>
     <w:rsid w:val="00BC0833"/>
+    <w:rsid w:val="00BC11DF"/>
     <w:rsid w:val="00BC2A82"/>
+    <w:rsid w:val="00BC4995"/>
+    <w:rsid w:val="00BD2EA5"/>
     <w:rsid w:val="00BD33E0"/>
     <w:rsid w:val="00BD4BF3"/>
     <w:rsid w:val="00BD6B4B"/>
     <w:rsid w:val="00BE2904"/>
     <w:rsid w:val="00BF0296"/>
+    <w:rsid w:val="00BF3ABB"/>
     <w:rsid w:val="00C01231"/>
     <w:rsid w:val="00C02315"/>
     <w:rsid w:val="00C051E0"/>
+    <w:rsid w:val="00C07A27"/>
     <w:rsid w:val="00C14879"/>
     <w:rsid w:val="00C17269"/>
     <w:rsid w:val="00C2148E"/>
+    <w:rsid w:val="00C22A40"/>
     <w:rsid w:val="00C243AC"/>
     <w:rsid w:val="00C26879"/>
+    <w:rsid w:val="00C30F84"/>
     <w:rsid w:val="00C317DD"/>
     <w:rsid w:val="00C337D9"/>
     <w:rsid w:val="00C35D5D"/>
+    <w:rsid w:val="00C36DDC"/>
+    <w:rsid w:val="00C41514"/>
     <w:rsid w:val="00C46E1D"/>
     <w:rsid w:val="00C50457"/>
+    <w:rsid w:val="00C54319"/>
+    <w:rsid w:val="00C54702"/>
     <w:rsid w:val="00C55D22"/>
+    <w:rsid w:val="00C56987"/>
+    <w:rsid w:val="00C66168"/>
     <w:rsid w:val="00C6703D"/>
     <w:rsid w:val="00C736B2"/>
     <w:rsid w:val="00C75156"/>
+    <w:rsid w:val="00C764C7"/>
     <w:rsid w:val="00C81D42"/>
     <w:rsid w:val="00C8381F"/>
     <w:rsid w:val="00C85DE6"/>
     <w:rsid w:val="00C869F4"/>
+    <w:rsid w:val="00C9109B"/>
     <w:rsid w:val="00C926BC"/>
+    <w:rsid w:val="00C94A15"/>
+    <w:rsid w:val="00C95E09"/>
     <w:rsid w:val="00C9763A"/>
+    <w:rsid w:val="00CA09C0"/>
+    <w:rsid w:val="00CA307F"/>
+    <w:rsid w:val="00CA33C1"/>
     <w:rsid w:val="00CA410F"/>
+    <w:rsid w:val="00CB1F6F"/>
     <w:rsid w:val="00CB39C7"/>
     <w:rsid w:val="00CC449B"/>
+    <w:rsid w:val="00CD0ACA"/>
+    <w:rsid w:val="00CD4AC4"/>
+    <w:rsid w:val="00CD70C7"/>
+    <w:rsid w:val="00CE01CC"/>
+    <w:rsid w:val="00CE0346"/>
+    <w:rsid w:val="00CE099F"/>
     <w:rsid w:val="00CE22C3"/>
+    <w:rsid w:val="00CF0747"/>
+    <w:rsid w:val="00CF2E88"/>
+    <w:rsid w:val="00CF5034"/>
+    <w:rsid w:val="00D024B4"/>
     <w:rsid w:val="00D04C67"/>
+    <w:rsid w:val="00D04EF4"/>
     <w:rsid w:val="00D04FF6"/>
     <w:rsid w:val="00D065C5"/>
-    <w:rsid w:val="00D07C01"/>
     <w:rsid w:val="00D101EC"/>
     <w:rsid w:val="00D1450E"/>
-    <w:rsid w:val="00D16952"/>
-    <w:rsid w:val="00D20D5A"/>
+    <w:rsid w:val="00D14BA8"/>
     <w:rsid w:val="00D237C8"/>
     <w:rsid w:val="00D2451A"/>
     <w:rsid w:val="00D25A2C"/>
+    <w:rsid w:val="00D30FBB"/>
+    <w:rsid w:val="00D31970"/>
+    <w:rsid w:val="00D36FA3"/>
     <w:rsid w:val="00D40F9D"/>
     <w:rsid w:val="00D42CC1"/>
     <w:rsid w:val="00D436E1"/>
-    <w:rsid w:val="00D54D38"/>
+    <w:rsid w:val="00D46E35"/>
+    <w:rsid w:val="00D53B56"/>
+    <w:rsid w:val="00D5715D"/>
     <w:rsid w:val="00D64A45"/>
+    <w:rsid w:val="00D64A95"/>
     <w:rsid w:val="00D67468"/>
+    <w:rsid w:val="00D6798B"/>
     <w:rsid w:val="00D71465"/>
-    <w:rsid w:val="00D7161F"/>
+    <w:rsid w:val="00D77703"/>
     <w:rsid w:val="00D77F76"/>
+    <w:rsid w:val="00D8341E"/>
+    <w:rsid w:val="00D83440"/>
+    <w:rsid w:val="00D8498C"/>
     <w:rsid w:val="00D852CA"/>
+    <w:rsid w:val="00D87496"/>
     <w:rsid w:val="00D93C4B"/>
+    <w:rsid w:val="00D94C3C"/>
+    <w:rsid w:val="00D971D0"/>
     <w:rsid w:val="00D97B8D"/>
+    <w:rsid w:val="00DA15B5"/>
     <w:rsid w:val="00DA2723"/>
     <w:rsid w:val="00DA2FAA"/>
     <w:rsid w:val="00DA441E"/>
+    <w:rsid w:val="00DA4F2B"/>
     <w:rsid w:val="00DA5606"/>
+    <w:rsid w:val="00DA5693"/>
+    <w:rsid w:val="00DA5CD9"/>
     <w:rsid w:val="00DA6582"/>
-    <w:rsid w:val="00DC0242"/>
+    <w:rsid w:val="00DA719D"/>
+    <w:rsid w:val="00DB45CE"/>
     <w:rsid w:val="00DC1D0B"/>
+    <w:rsid w:val="00DC2309"/>
+    <w:rsid w:val="00DC2555"/>
     <w:rsid w:val="00DC594E"/>
     <w:rsid w:val="00DD098E"/>
     <w:rsid w:val="00DD0F2A"/>
     <w:rsid w:val="00DD6CC1"/>
+    <w:rsid w:val="00DD6F90"/>
+    <w:rsid w:val="00DE0F79"/>
     <w:rsid w:val="00DE45D2"/>
     <w:rsid w:val="00DE6E19"/>
     <w:rsid w:val="00DE71AE"/>
     <w:rsid w:val="00DE7DE3"/>
     <w:rsid w:val="00DF053A"/>
     <w:rsid w:val="00DF1DF5"/>
+    <w:rsid w:val="00DF2049"/>
+    <w:rsid w:val="00DF2AAA"/>
+    <w:rsid w:val="00DF45AB"/>
+    <w:rsid w:val="00DF4A48"/>
     <w:rsid w:val="00DF4B23"/>
+    <w:rsid w:val="00DF5459"/>
+    <w:rsid w:val="00DF62E0"/>
     <w:rsid w:val="00DF7B0E"/>
+    <w:rsid w:val="00E0245E"/>
+    <w:rsid w:val="00E02A33"/>
     <w:rsid w:val="00E04D9C"/>
     <w:rsid w:val="00E06BFF"/>
     <w:rsid w:val="00E10289"/>
-    <w:rsid w:val="00E31A49"/>
+    <w:rsid w:val="00E13F6A"/>
+    <w:rsid w:val="00E14146"/>
+    <w:rsid w:val="00E31A3C"/>
+    <w:rsid w:val="00E3478C"/>
     <w:rsid w:val="00E42D7A"/>
+    <w:rsid w:val="00E43D7C"/>
+    <w:rsid w:val="00E532E3"/>
     <w:rsid w:val="00E53D85"/>
     <w:rsid w:val="00E54375"/>
+    <w:rsid w:val="00E577FF"/>
+    <w:rsid w:val="00E579D4"/>
+    <w:rsid w:val="00E61480"/>
     <w:rsid w:val="00E62363"/>
-    <w:rsid w:val="00E63908"/>
+    <w:rsid w:val="00E653F6"/>
     <w:rsid w:val="00E769AC"/>
+    <w:rsid w:val="00E81085"/>
     <w:rsid w:val="00E82294"/>
+    <w:rsid w:val="00E85794"/>
     <w:rsid w:val="00E866CE"/>
     <w:rsid w:val="00E90183"/>
+    <w:rsid w:val="00E92BC8"/>
     <w:rsid w:val="00E953F4"/>
+    <w:rsid w:val="00E976EA"/>
+    <w:rsid w:val="00EA044E"/>
+    <w:rsid w:val="00EA0C1C"/>
     <w:rsid w:val="00EA103E"/>
+    <w:rsid w:val="00EA1194"/>
     <w:rsid w:val="00EA2C60"/>
     <w:rsid w:val="00EA5254"/>
     <w:rsid w:val="00EA671F"/>
     <w:rsid w:val="00EA7982"/>
+    <w:rsid w:val="00EA7E10"/>
+    <w:rsid w:val="00EB111E"/>
     <w:rsid w:val="00EB30CC"/>
+    <w:rsid w:val="00EB387C"/>
     <w:rsid w:val="00EC16F6"/>
+    <w:rsid w:val="00EC3B6A"/>
     <w:rsid w:val="00EC6C41"/>
     <w:rsid w:val="00EC7CA4"/>
     <w:rsid w:val="00ED366C"/>
     <w:rsid w:val="00EE2A6F"/>
     <w:rsid w:val="00EE39EE"/>
     <w:rsid w:val="00EE7B12"/>
     <w:rsid w:val="00EF0D26"/>
+    <w:rsid w:val="00EF3C5C"/>
     <w:rsid w:val="00EF6C5C"/>
+    <w:rsid w:val="00EF75EE"/>
     <w:rsid w:val="00F0050F"/>
     <w:rsid w:val="00F00E0D"/>
     <w:rsid w:val="00F039EC"/>
+    <w:rsid w:val="00F06BD5"/>
+    <w:rsid w:val="00F128A7"/>
+    <w:rsid w:val="00F13477"/>
+    <w:rsid w:val="00F21D54"/>
     <w:rsid w:val="00F23821"/>
     <w:rsid w:val="00F243AE"/>
+    <w:rsid w:val="00F25671"/>
     <w:rsid w:val="00F275AF"/>
     <w:rsid w:val="00F30A14"/>
     <w:rsid w:val="00F33DEA"/>
+    <w:rsid w:val="00F35DEE"/>
+    <w:rsid w:val="00F3719F"/>
+    <w:rsid w:val="00F40B34"/>
+    <w:rsid w:val="00F440CF"/>
     <w:rsid w:val="00F4536E"/>
+    <w:rsid w:val="00F46F3F"/>
     <w:rsid w:val="00F50919"/>
     <w:rsid w:val="00F55AB2"/>
     <w:rsid w:val="00F5746F"/>
+    <w:rsid w:val="00F6095E"/>
     <w:rsid w:val="00F61E0C"/>
     <w:rsid w:val="00F63521"/>
+    <w:rsid w:val="00F646B5"/>
+    <w:rsid w:val="00F648C7"/>
     <w:rsid w:val="00F64D6F"/>
-    <w:rsid w:val="00F653F8"/>
     <w:rsid w:val="00F655E2"/>
     <w:rsid w:val="00F661C4"/>
+    <w:rsid w:val="00F72891"/>
+    <w:rsid w:val="00F81B3B"/>
     <w:rsid w:val="00F82DA5"/>
+    <w:rsid w:val="00F83AC9"/>
+    <w:rsid w:val="00F84717"/>
+    <w:rsid w:val="00F86463"/>
     <w:rsid w:val="00F878FA"/>
     <w:rsid w:val="00F87C08"/>
     <w:rsid w:val="00F87EAA"/>
+    <w:rsid w:val="00F91A8C"/>
+    <w:rsid w:val="00F92A32"/>
     <w:rsid w:val="00F93337"/>
+    <w:rsid w:val="00F94E7C"/>
     <w:rsid w:val="00F97C02"/>
     <w:rsid w:val="00FA5524"/>
     <w:rsid w:val="00FB3D90"/>
     <w:rsid w:val="00FB5AC3"/>
+    <w:rsid w:val="00FC5153"/>
     <w:rsid w:val="00FC5662"/>
+    <w:rsid w:val="00FC6118"/>
+    <w:rsid w:val="00FC640F"/>
+    <w:rsid w:val="00FC6ADC"/>
     <w:rsid w:val="00FC764D"/>
-    <w:rsid w:val="00FD0AD5"/>
+    <w:rsid w:val="00FD2211"/>
     <w:rsid w:val="00FD4854"/>
     <w:rsid w:val="00FE2D80"/>
+    <w:rsid w:val="00FE7C6B"/>
+    <w:rsid w:val="00FF35F7"/>
     <w:rsid w:val="00FF5A1B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2057"/>
+    <o:shapedefaults v:ext="edit" spidmax="11266"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -2624,336 +4038,367 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="004A1FFD"/>
+    <w:rsid w:val="00B14123"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D7161F"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="0016181B"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a4">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00D7161F"/>
+    <w:rsid w:val="0016181B"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D7161F"/>
+    <w:rsid w:val="0016181B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="left"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="Верхний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00D7161F"/>
+    <w:rsid w:val="0016181B"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a7">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D7161F"/>
+    <w:rsid w:val="0016181B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="left"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a8">
     <w:name w:val="Нижний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00D7161F"/>
+    <w:rsid w:val="0016181B"/>
   </w:style>
-  <w:style w:type="character" w:styleId="a9">
+  <w:style w:type="paragraph" w:styleId="a9">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0016181B"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="aa">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="008C40CB"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ab">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D7161F"/>
+    <w:rsid w:val="008C40CB"/>
     <w:rPr>
-      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ac">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00296A4D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HTML">
     <w:name w:val="HTML Preformatted"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="HTML0"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00FD0AD5"/>
+    <w:rsid w:val="005369FB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="916"/>
         <w:tab w:val="left" w:pos="1832"/>
         <w:tab w:val="left" w:pos="2748"/>
         <w:tab w:val="left" w:pos="3664"/>
         <w:tab w:val="left" w:pos="4580"/>
         <w:tab w:val="left" w:pos="5496"/>
         <w:tab w:val="left" w:pos="6412"/>
         <w:tab w:val="left" w:pos="7328"/>
         <w:tab w:val="left" w:pos="8244"/>
         <w:tab w:val="left" w:pos="9160"/>
         <w:tab w:val="left" w:pos="10076"/>
         <w:tab w:val="left" w:pos="10992"/>
         <w:tab w:val="left" w:pos="11908"/>
         <w:tab w:val="left" w:pos="12824"/>
         <w:tab w:val="left" w:pos="13740"/>
         <w:tab w:val="left" w:pos="14656"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HTML0">
     <w:name w:val="Стандартный HTML Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="HTML"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00FD0AD5"/>
+    <w:rsid w:val="005369FB"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:divs>
-    <w:div w:id="1604071287">
+    <w:div w:id="677584119">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
-      <w:divsChild>
-[...86 lines deleted...]
-      </w:divsChild>
+    </w:div>
+    <w:div w:id="776758732">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1641154277">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1720741011">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1732844635">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3195,53 +4640,69 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39CBAB2A-5D19-42E6-A64B-680B0F3AC5C4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>213</Words>
   <Characters>1216</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>